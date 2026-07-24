--- v0 (2025-10-24)
+++ v1 (2026-07-24)
@@ -1,247 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+    <w:p w14:paraId="19D07D39" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>培养基名称：</w:t>
       </w:r>
       <w:r w:rsidR="00197F01" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MMJHS</w:t>
       </w:r>
       <w:r w:rsidR="00197F01" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>培养基</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+    <w:p w14:paraId="6E60BFE8" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、成分：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+    <w:p w14:paraId="10AF1D12" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="1703"/>
         <w:gridCol w:w="3167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="009B38F8" w:rsidRPr="00B528F9" w14:paraId="6C617EA4" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+          <w:p w14:paraId="28FB03B2" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>试剂名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+          <w:p w14:paraId="40C99A6E" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>质量</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>体积</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+          <w:p w14:paraId="113654D7" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00D2665C" w:rsidRPr="00B528F9" w14:paraId="7F9A59FC" w14:textId="77777777" w:rsidTr="0091534D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDF52CE" w14:textId="22A41400" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NaCl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28786455" w14:textId="0B9FF5FB" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30g/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DADCCE6" w14:textId="77777777" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="2777BD46" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="73443ECE" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>磷酸氢二钾（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -263,94 +325,94 @@
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="1C2A4DF6" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.14 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="1DFDAA37" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="07B0198F" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="37A4F03C" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>氯化钙（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CaCl</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -380,95 +442,95 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="4DA1046A" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.14 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="35332F73" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="45F3F086" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="09D14112" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>氯化铵（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NH</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -481,95 +543,95 @@
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cl</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="3BB9F2E8" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.25 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="67A87DEE" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="06173282" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="3A5F0F16" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>七水硫酸镁（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MgSO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -599,95 +661,121 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="6BD280A1" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="059D7ED4" w14:textId="615CBDBB" w:rsidR="00197F01" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00D2665C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D2665C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>灭菌后补</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D2665C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>加避免</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D2665C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>沉淀</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="2DAC6A87" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="42F94E23" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>六水氯化镁（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MgCl</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -717,181 +805,181 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="7137754B" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.18 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="779BC39E" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="246E1238" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="4A7F86B2" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>氯化钾（</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KCl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="195F49B6" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.33 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="779B85EF" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="23BD648E" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="2DBDB381" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>六水氯化镍（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NiCl</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -921,94 +1009,94 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="619C2870" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.5 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="3EC842F4" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="5CE1AB7C" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="33C7743A" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
             <w:r w:rsidR="00197F01" w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>水亚硒酸钠（</w:t>
             </w:r>
             <w:r w:rsidR="00197F01" w:rsidRPr="00B528F9">
@@ -1063,122 +1151,122 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00197F01" w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00197F01" w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="05C2AA58" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.5 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="180D9A35" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="49A63936" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="587C91C8" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>六水硫酸亚铁</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>铵</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="3DF1886A" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fe(NH</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -1259,467 +1347,605 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="760B0D6A" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="210EA394" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="00D2665C" w:rsidRPr="00B528F9" w14:paraId="6FDDD872" w14:textId="77777777" w:rsidTr="0091534D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7E51F3" w14:textId="4E33EDC5" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NaNO3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1A9A7D" w14:textId="39357C01" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1g/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A584A1" w14:textId="53E2F93F" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>灭菌后补加（视情况添加）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D2665C" w:rsidRPr="00B528F9" w14:paraId="04720588" w14:textId="77777777" w:rsidTr="0091534D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC583F4" w14:textId="4580B948" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>硫粉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3063E8C1" w14:textId="7650DF5C" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:wordWrap w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1g/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E50809" w14:textId="1795D552" w:rsidR="00D2665C" w:rsidRPr="00D2665C" w:rsidRDefault="00D2665C" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091534D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>单独灭菌添加（视情况添加）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w14:paraId="6FE135AC" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="08ED9B4C" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>溶液</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（微量元素溶液）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="1E6B5B73" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="179FFE08" w14:textId="7C306AF1" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w14:paraId="0FBA1E3F" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="2DD4ED3D" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>溶液</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（维生素溶液）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="5C9E0A69" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="36024266" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>灭菌后补加</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w14:paraId="57580D2B" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="72270C88" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>溶液</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（碳酸氢钠溶液）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="5F18BFB4" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="537F57CC" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>灭菌后补加</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w14:paraId="200393B7" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="67FDFF37" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>溶液</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（硫代硫酸钠溶液）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="1634BD98" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="005A372E" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>灭菌后补加</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidTr="006C6B21">
+      <w:tr w:rsidR="009B38F8" w:rsidRPr="00B528F9" w14:paraId="610A812E" w14:textId="77777777" w:rsidTr="006C6B21">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="44468935" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>调</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pH</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -1752,286 +1978,286 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>121</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>度，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+    <w:p w14:paraId="6B0AB420" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+    <w:p w14:paraId="14AD177B" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>溶液</w:t>
       </w:r>
       <w:r w:rsidR="006C6B21" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、微量元素</w:t>
       </w:r>
       <w:r w:rsidR="00C56D82" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>溶液</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3452"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="10DDDC43" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="4F6A73DE" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>试剂名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="41EBEF9A" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>质量</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>体积</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="1353CCA0" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="0434564F" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2A57AA6B" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>氨三乙酸三钠</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="00318791" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.5 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="072A7E1A" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="4358FAD3" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="66DFD2A7" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>七水硫酸镁（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MgSO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -2061,93 +2287,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="33A149EE" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.0 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="4D9E0CAC" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="60CEE014" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="479B5069" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二水硫酸锰（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MnSO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -2177,177 +2403,175 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2C68AB3B" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.5 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="467DBD2A" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="3C83688A" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="7B7747B6" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>氯化钠（</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NaCl</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2A071943" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.0 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="6D60FAD3" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="1B2E2C89" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="184E4197" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>七水硫酸铁（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FeSO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -2377,93 +2601,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="0D36EDF6" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.1 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="0F53C160" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="14C8E299" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="556F4123" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>七水硫酸钴（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CoSO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -2493,93 +2717,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2822AC7D" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.18 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="554009E8" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="18B7102B" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="79A9CED6" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>二水氯化钙（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CaCl</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -2609,93 +2833,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="0270DDFC" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.1 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="3F00B1F0" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="11912E67" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="41F41325" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>七水硫酸锌（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ZnSO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -2725,93 +2949,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="4B8F3DE5" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.18 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="514650A8" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="2CA3DDC6" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="09ADD214" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>五水硫酸铜（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CuSO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -2841,111 +3065,111 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="6C6106A1" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="6148459F" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="3DC53AA8" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="257FB5D2" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>十二水硫酸钾铝</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2F6EF84E" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KAl</w:t>
             </w:r>
@@ -3010,93 +3234,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="4F3898F5" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.02 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="4950D9ED" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="66881BB7" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="5268058A" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>硼酸</w:t>
             </w:r>
             <w:r w:rsidR="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -3126,107 +3350,108 @@
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="7BA9560C" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2A56FF2D" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="437B99E8" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0E9C286E" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B528F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>二水钼酸钠（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NaMoO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3242,93 +3467,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="17C7BB7C" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="64704E60" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="46F25A78" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="77CC3BBC" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>六水氯化镍（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NiCl</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -3358,93 +3583,93 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="711C8F0F" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.025 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="6FA924B6" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="42550896" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="5A858D47" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>五水亚硒酸钠（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Na</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -3491,108 +3716,107 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="5089B4E8" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.3 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="4DEE197F" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00EF00CC">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="060A3D79" w14:textId="77777777" w:rsidTr="00EF00CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5337281A" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B528F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>注意：先用</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>KOH</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>调</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pH</w:t>
@@ -3626,92 +3850,92 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pH</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>为</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="00C56D82">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="58F63A83" w14:textId="77777777" w:rsidTr="00C56D82">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="51E4FE22" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>过滤除菌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+    <w:p w14:paraId="792F9D76" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+    <w:p w14:paraId="32B8AAF5" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>溶液</w:t>
       </w:r>
       <w:r w:rsidR="006C6B21" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3725,454 +3949,454 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00C56D82" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>维生素</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>溶液</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="1561"/>
         <w:gridCol w:w="3167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="0E845990" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="718352D7" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>试剂名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="560DFA24" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>质量</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>体积</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="7142109D" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="4BABC758" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="066CACFA" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>生物素（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>biotin)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="1234A720" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="08FC21DD" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="7975475D" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="180B4D51" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>叶酸（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>folic acid</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="04A1E7CF" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="52469956" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="28B34F08" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="233FB3CC" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>盐酸</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>吡哆</w:t>
+              <w:t>吡</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>醇</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+              <w:t>哆醇</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DE15A12" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pyridoxine hydrochloride, Vb6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="294950E3" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="7CB0E0F7" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="00448AAC" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0066602A" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
+          <w:p w14:paraId="01EB9D95" w14:textId="77777777" w:rsidR="0066602A" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>盐酸硫胺</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
+          <w:p w14:paraId="47090F08" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00C56D82" w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>thiamine hydrochloride</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -4192,383 +4416,373 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vb1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="41927EB3" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2C136CE0" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="46CF5342" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="60888BEC" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>核黄素（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>riboflavin</w:t>
             </w:r>
             <w:r w:rsidR="0066602A" w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, Vb2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="716CD9B7" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="77E928CE" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="65CAAAA6" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="1AB9DE86" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>烟酸（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nicotinic acid</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="679A8275" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2D8BC328" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="73347CB7" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0066602A" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
+          <w:p w14:paraId="2B018955" w14:textId="77777777" w:rsidR="0066602A" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DL-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>泛酸钙</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
+          <w:p w14:paraId="74FE5259" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL-calcium </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>DL-calcium pantothenate</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="5BAA23AE" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2927B416" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="5520B8E8" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="3FA178AF" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>微生物</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B12</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
@@ -4580,306 +4794,288 @@
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vitamin B12</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="309FA352" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.1 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="77496125" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="434E251E" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
+          <w:p w14:paraId="63628ED8" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>对氨基苯酸（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>P-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> acid</w:t>
+              <w:t>P-aminobenzoic acid</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="570EEA41" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="723DAE21" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidTr="0066602A">
+      <w:tr w:rsidR="00C56D82" w:rsidRPr="00B528F9" w14:paraId="32C4F7FB" w14:textId="77777777" w:rsidTr="0066602A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
+          <w:p w14:paraId="27F2D6ED" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>硫辛酸（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lipoic acid</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="2A2C1293" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.0 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
+          <w:p w14:paraId="77D14806" w14:textId="77777777" w:rsidR="00C56D82" w:rsidRPr="00B528F9" w:rsidRDefault="00C56D82" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="004B5C0D">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="070B8484" w14:textId="77777777" w:rsidTr="004B5C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="496A1DF1" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>过滤除菌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+    <w:p w14:paraId="5FE766E3" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+    <w:p w14:paraId="4B62EF60" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>溶液</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4893,466 +5089,466 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NaHCO3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>溶液</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="1703"/>
         <w:gridCol w:w="3167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidTr="004B5C0D">
+      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w14:paraId="09AD1A83" w14:textId="77777777" w:rsidTr="004B5C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="2D8618B5" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>试剂名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="0C6EA1A3" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>质量</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>体积</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="0B3BA171" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidTr="004B5C0D">
+      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w14:paraId="4EA1FF30" w14:textId="77777777" w:rsidTr="004B5C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="50DEB861" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>碳酸氢钠（</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NaHCO</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="00C803C2" w:rsidP="00F92C4D">
+          <w:p w14:paraId="0B544233" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="00C803C2" w:rsidP="00F92C4D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F92C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F92C4D" w:rsidRPr="00F92C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F92C4D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="3A7C53A7" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidTr="004B5C0D">
+      <w:tr w:rsidR="006C6B21" w:rsidRPr="00B528F9" w14:paraId="060D8216" w14:textId="77777777" w:rsidTr="004B5C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="37C7C641" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>过滤除菌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+    <w:p w14:paraId="4F442AA2" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+    <w:p w14:paraId="05245BE0" w14:textId="77777777" w:rsidR="006C6B21" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+    <w:p w14:paraId="5EE55DBD" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>溶液</w:t>
       </w:r>
       <w:r w:rsidR="006C6B21" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0066602A" w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>硫代硫酸钠溶液</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="1703"/>
         <w:gridCol w:w="3167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="004B5C0D">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="21798662" w14:textId="77777777" w:rsidTr="004B5C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="204A12CC" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>试剂名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="54BFEE9B" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>质量</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>体积</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="6231899F" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="004B5C0D">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="37B4EDD8" w14:textId="77777777" w:rsidTr="004B5C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
+          <w:p w14:paraId="4E252D79" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="0066602A" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>硫代硫酸钠</w:t>
             </w:r>
             <w:r w:rsidR="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00B528F9" w:rsidRPr="00B528F9">
@@ -5398,185 +5594,186 @@
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00B528F9" w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
+          <w:p w14:paraId="034E6CED" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="006C6B21" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidR="0066602A" w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="72B57E23" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidTr="004B5C0D">
+      <w:tr w:rsidR="00197F01" w:rsidRPr="00B528F9" w14:paraId="50A6FA5C" w14:textId="77777777" w:rsidTr="004B5C0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+          <w:p w14:paraId="33153BE1" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B528F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>过滤除菌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+    <w:p w14:paraId="30DF6A2C" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
+    <w:p w14:paraId="05F8F028" w14:textId="77777777" w:rsidR="00197F01" w:rsidRPr="00B528F9" w:rsidRDefault="00197F01" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
+    <w:p w14:paraId="3A21DDA9" w14:textId="77777777" w:rsidR="009B38F8" w:rsidRPr="00B528F9" w:rsidRDefault="009B38F8" w:rsidP="00B528F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、配制方法：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E5C5C" w:rsidRPr="00F92C4D" w:rsidRDefault="0066602A" w:rsidP="00F92C4D">
+    <w:p w14:paraId="40417FE6" w14:textId="1AD6F4D5" w:rsidR="008E5C5C" w:rsidRPr="00F92C4D" w:rsidRDefault="0066602A" w:rsidP="00F92C4D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>配置好的人工海水培养基，灭菌后</w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1000</w:t>
       </w:r>
       <w:r w:rsidR="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B528F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mL</w:t>
@@ -5880,894 +6077,835 @@
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00633249" w:rsidRPr="00F92C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(4:1)</w:t>
       </w:r>
       <w:r w:rsidR="00633249" w:rsidRPr="00F92C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
-      <w:r w:rsidR="00633249" w:rsidRPr="00F92C4D">
+      <w:r w:rsidR="00A77FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>0.2</w:t>
       </w:r>
-      <w:r w:rsidR="00F92C4D">
+      <w:r w:rsidR="00633249" w:rsidRPr="00F92C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.0 </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Mpa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F92C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008E5C5C" w:rsidRPr="00F92C4D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF58B7" w:rsidRDefault="00BF58B7" w:rsidP="009B38F8">
+    <w:p w14:paraId="3E16196B" w14:textId="77777777" w:rsidR="00764E33" w:rsidRDefault="00764E33" w:rsidP="009B38F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF58B7" w:rsidRDefault="00BF58B7" w:rsidP="009B38F8">
+    <w:p w14:paraId="723DB29A" w14:textId="77777777" w:rsidR="00764E33" w:rsidRDefault="00764E33" w:rsidP="009B38F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF58B7" w:rsidRDefault="00BF58B7" w:rsidP="009B38F8">
+    <w:p w14:paraId="40C5200C" w14:textId="77777777" w:rsidR="00764E33" w:rsidRDefault="00764E33" w:rsidP="009B38F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF58B7" w:rsidRDefault="00BF58B7" w:rsidP="009B38F8">
+    <w:p w14:paraId="5C4648AB" w14:textId="77777777" w:rsidR="00764E33" w:rsidRDefault="00764E33" w:rsidP="009B38F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A31D3E"/>
+    <w:rsid w:val="00122DD4"/>
     <w:rsid w:val="00197F01"/>
     <w:rsid w:val="001D36BD"/>
     <w:rsid w:val="002D1CC9"/>
     <w:rsid w:val="002E61AA"/>
     <w:rsid w:val="00305579"/>
     <w:rsid w:val="004B64A1"/>
     <w:rsid w:val="00521A33"/>
     <w:rsid w:val="005355DC"/>
     <w:rsid w:val="005357F2"/>
     <w:rsid w:val="00593856"/>
+    <w:rsid w:val="005F4DAA"/>
     <w:rsid w:val="00626ED0"/>
     <w:rsid w:val="00633249"/>
     <w:rsid w:val="0066602A"/>
     <w:rsid w:val="0067630D"/>
     <w:rsid w:val="006C6B21"/>
+    <w:rsid w:val="00764E33"/>
     <w:rsid w:val="008A5C37"/>
     <w:rsid w:val="008E5C5C"/>
+    <w:rsid w:val="0091534D"/>
     <w:rsid w:val="00934055"/>
     <w:rsid w:val="009504EA"/>
     <w:rsid w:val="009B38F8"/>
     <w:rsid w:val="00A31D3E"/>
+    <w:rsid w:val="00A77FCD"/>
     <w:rsid w:val="00AD2CF3"/>
     <w:rsid w:val="00AF1045"/>
     <w:rsid w:val="00B4420C"/>
     <w:rsid w:val="00B528F9"/>
     <w:rsid w:val="00BF58B7"/>
     <w:rsid w:val="00C07A1A"/>
     <w:rsid w:val="00C56D82"/>
     <w:rsid w:val="00C803C2"/>
     <w:rsid w:val="00C86B9C"/>
+    <w:rsid w:val="00CB7EB7"/>
+    <w:rsid w:val="00D2665C"/>
+    <w:rsid w:val="00D94B53"/>
+    <w:rsid w:val="00DA523A"/>
     <w:rsid w:val="00DE2CD1"/>
     <w:rsid w:val="00ED49DB"/>
+    <w:rsid w:val="00F36AE5"/>
     <w:rsid w:val="00F92C4D"/>
+    <w:rsid w:val="00FC3029"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="13B8FA68"/>
+  <w15:docId w15:val="{70135740-075A-4721-9F32-1E3190F3CF8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009B38F8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B38F8"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
-    <w:name w:val="页眉 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="页眉 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B38F8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B38F8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
-    <w:name w:val="页脚 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="页脚 字符"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B38F8"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a5">
+  <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009B38F8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B38F8"/>
     <w:pPr>
       <w:ind w:firstLineChars="200" w:firstLine="420"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char1"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00633249"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
-    <w:name w:val="批注框文本 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="批注框文本 字符"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00633249"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...171 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...130 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D94B53"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7015,51 +7153,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1284</Characters>
+  <Pages>3</Pages>
+  <Words>234</Words>
+  <Characters>1339</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Lenovo (Beijing) Limited</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1506</CharactersWithSpaces>
+  <CharactersWithSpaces>1570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lenovo User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>